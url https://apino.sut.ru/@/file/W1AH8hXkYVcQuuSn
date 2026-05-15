--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -1,85 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
   </p:sldIdLst>
   <p:sldSz cx="24384000" cy="13716000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId5"/>
       <p:bold r:id="rId6"/>
       <p:italic r:id="rId7"/>
       <p:boldItalic r:id="rId8"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Fira Sans Bold" panose="020B0604020202020204" charset="0"/>
+      <p:font typeface="Fira Sans Bold" panose="020B0803050000020004" pitchFamily="34" charset="0"/>
       <p:bold r:id="rId9"/>
       <p:italic r:id="rId10"/>
       <p:boldItalic r:id="rId11"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Fira Sans Regular" panose="020B0503050000020004" charset="0"/>
+      <p:font typeface="Fira Sans Regular" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId12"/>
       <p:bold r:id="rId13"/>
       <p:italic r:id="rId14"/>
       <p:boldItalic r:id="rId15"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClrTx/>
       <a:buSzTx/>
       <a:buFontTx/>
       <a:buNone/>
       <a:tabLst/>
       <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
         <a:ln>
           <a:noFill/>
@@ -367,55 +365,50 @@
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr>
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...3 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5940675A-B579-460E-94D1-54222C63F5DA}">
   <a:tblStyle styleId="{4C3C2611-4C71-4FC5-86AE-919BDF0F9419}" styleName="">
     <a:tblBg/>
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Helvetica Neue"/>
           <a:ea typeface="Helvetica Neue"/>
           <a:cs typeface="Helvetica Neue"/>
         </a:font>
@@ -2224,60 +2217,60 @@
           <a:insideV>
             <a:ln w="12700" cap="flat">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter lim="400000"/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="D6DCE0"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
-    <p:restoredTop sz="94718"/>
+    <p:restoredTop sz="94687"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="52" d="100"/>
-          <a:sy n="52" d="100"/>
+          <a:sx n="56" d="100"/>
+          <a:sy n="56" d="100"/>
         </p:scale>
-        <p:origin x="792" y="120"/>
+        <p:origin x="768" y="200"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -2350,159 +2343,69 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr defTabSz="457200" latinLnBrk="0">
       <a:lnSpc>
         <a:spcPct val="117999"/>
       </a:lnSpc>
       <a:defRPr sz="2200" b="0" i="0">
         <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
         <a:ea typeface="Helvetica Neue"/>
         <a:cs typeface="Helvetica Neue"/>
         <a:sym typeface="Helvetica Neue"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr indent="228600" defTabSz="457200" latinLnBrk="0">
-[...86 lines deleted...]
-    </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title">
   <p:cSld name="Title">
     <p:bg>
       <p:bgPr>
-        <a:blipFill dpi="0" rotWithShape="1">
-[...2 lines deleted...]
-          </a:blip>
+        <a:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Author and Date"/>
@@ -2738,741 +2641,62 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11758421" y="12922198"/>
             <a:ext cx="427331" cy="533401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...663 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="tx">
   <p:cSld name="Title &amp; Bullets">
-    <p:bg>
-[...12 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Slide Title"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -3600,90 +2824,90 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Title"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="736600" y="682794"/>
             <a:ext cx="22860000" cy="1972574"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns="" val="1"/>
+              <ma14:wrappingTextBoxFlag xmlns="" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:t>Slide Title</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Body Level One…"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="736600" y="2838924"/>
             <a:ext cx="22860000" cy="8859253"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:miter lim="400000"/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns="" val="1"/>
+              <ma14:wrappingTextBoxFlag xmlns="" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl2pPr marL="1219200" indent="-609600"/>
             <a:lvl3pPr marL="1828800" indent="-609600"/>
             <a:lvl4pPr marL="2438400" indent="-609600"/>
             <a:lvl5pPr marL="3048000" indent="-609600"/>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:t>Slide bullet text</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:endParaRPr/>
@@ -4494,220 +3718,201 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Author and Date"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Presentation Title"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Presentation Subtitle"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Slide Title"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Slide bullet text"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...2 lines deleted...]
-          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Slide Number"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="23324718" y="12217800"/>
             <a:ext cx="271883" cy="533401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns="" val="1"/>
+              <ma14:wrappingTextBoxFlag xmlns="" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{86CB4B4D-7CA3-9044-876B-883B54F8677D}" type="slidenum">
-              <a:rPr/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="21_BasicWhite">
   <a:themeElements>
     <a:clrScheme name="21_BasicWhite">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -6823,81 +6028,79 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>1</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Произвольный</PresentationFormat>
   <Paragraphs>1</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-      <vt:lpstr>Helvetica Neue Medium</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Fira Sans Bold</vt:lpstr>
       <vt:lpstr>Fira Sans Regular</vt:lpstr>
       <vt:lpstr>Fira Sans</vt:lpstr>
       <vt:lpstr>21_BasicWhite</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Welcome Home!</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>